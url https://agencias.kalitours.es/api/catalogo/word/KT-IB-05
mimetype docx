--- v0 (2026-09-01)
+++ v1 (2026-11-03)
@@ -81,61 +81,63 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:shd w:fill="d48b3d" w:color="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">—  —  —</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:shd w:fill="d48b3d" w:color="auto" w:val="clear"/>
         <w:spacing w:after="0"/>
       </w:pPr>
+      <w:bookmarkStart w:name="tour_KT_IB_05" w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPITALES IBÉRICAS</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:shd w:fill="d48b3d" w:color="auto" w:val="clear"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FFFFFF"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">CIRCUITO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:shd w:fill="d48b3d" w:color="auto" w:val="clear"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>